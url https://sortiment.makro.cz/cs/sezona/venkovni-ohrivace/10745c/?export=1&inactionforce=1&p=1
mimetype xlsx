--- v2 (2026-02-14)
+++ v3 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Kód zboží</t>
   </si>
   <si>
     <t>Množství</t>
   </si>
   <si>
     <t>MJ</t>
   </si>
   <si>
     <t>Název položky</t>
   </si>
   <si>
     <t>Cena za kus bez DPH</t>
   </si>
   <si>
     <t>Cena za kus s DPH</t>
   </si>
   <si>
     <t>Cena za jednotku bez DPH</t>
   </si>
   <si>
     <t>Cena za jednotku s DPH</t>
   </si>
   <si>
@@ -77,120 +77,66 @@
   <si>
     <t>Akční zboží</t>
   </si>
   <si>
     <t>Platnost akce do</t>
   </si>
   <si>
     <t>476247</t>
   </si>
   <si>
     <t>bal.</t>
   </si>
   <si>
     <t>METRO PROFESSIONAL Ohřívač elektrický dvojitý 1 ks</t>
   </si>
   <si>
     <t>4337231890374</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
-    <t>476251</t>
-[...34 lines deleted...]
-  <si>
     <t>429868</t>
   </si>
   <si>
     <t>MEVA Ohřívač zahradní plynový Vesuv 1 ks</t>
   </si>
   <si>
     <t>8590584574209</t>
   </si>
   <si>
     <t>444222</t>
   </si>
   <si>
     <t>MEVA Topidlo zahradní terasové Hexagon 1 ks</t>
   </si>
   <si>
     <t>8590584571321</t>
-  </si>
-[...16 lines deleted...]
-    <t>8713415336108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00 [$Kč-405];-#,##0.00 [$Kč-405]"/>
     <numFmt numFmtId="165" formatCode="d.m.yyyy;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -499,54 +445,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O10"/>
+  <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O10" sqref="O10"/>
+      <selection activeCell="O4" sqref="O4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -609,379 +555,133 @@
       <c r="F2" s="1">
         <v>5553.89999999999964</v>
       </c>
       <c r="G2" s="1">
         <v>4590.0</v>
       </c>
       <c r="H2" s="1">
         <v>5553.89999999999964</v>
       </c>
       <c r="I2" s="1">
         <v>4590.0</v>
       </c>
       <c r="J2" s="1">
         <v>5553.89999999999964</v>
       </c>
       <c r="L2" t="s">
         <v>18</v>
       </c>
       <c r="M2" t="s">
         <v>19</v>
       </c>
       <c r="N2" t="s">
         <v>20</v>
       </c>
       <c r="O2" s="2">
-        <v>46077.29166666666424</v>
+        <v>46147.25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="1">
-        <v>1490.0</v>
+        <v>3990.0</v>
       </c>
       <c r="F3" s="1">
-        <v>1802.90000000000009</v>
+        <v>4827.89999999999964</v>
       </c>
       <c r="G3" s="1">
-        <v>1490.0</v>
+        <v>3990.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1802.90000000000009</v>
+        <v>4827.89999999999964</v>
       </c>
       <c r="I3" s="1">
-        <v>1490.0</v>
+        <v>3990.0</v>
       </c>
       <c r="J3" s="1">
-        <v>1802.90000000000009</v>
+        <v>4827.89999999999964</v>
       </c>
       <c r="L3" t="s">
         <v>23</v>
       </c>
       <c r="M3" t="s">
         <v>19</v>
       </c>
       <c r="N3" t="s">
         <v>20</v>
       </c>
       <c r="O3" s="2">
-        <v>46077.29166666666424</v>
+        <v>46147.25</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="1">
-        <v>2490.0</v>
+        <v>6590.0</v>
       </c>
       <c r="F4" s="1">
-        <v>3012.90000000000009</v>
+        <v>7973.89999999999964</v>
       </c>
       <c r="G4" s="1">
-        <v>2490.0</v>
+        <v>6590.0</v>
       </c>
       <c r="H4" s="1">
-        <v>3012.90000000000009</v>
+        <v>7973.89999999999964</v>
       </c>
       <c r="I4" s="1">
-        <v>2490.0</v>
+        <v>6590.0</v>
       </c>
       <c r="J4" s="1">
-        <v>3012.90000000000009</v>
+        <v>7973.89999999999964</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>19</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
       <c r="O4" s="2">
-        <v>46077.29166666666424</v>
-[...245 lines deleted...]
-        <v>46077.29166666666424</v>
+        <v>46147.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>