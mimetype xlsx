--- v0 (2026-04-05)
+++ v1 (2026-05-22)
@@ -12,130 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Kód zboží</t>
   </si>
   <si>
     <t>Množství</t>
   </si>
   <si>
     <t>MJ</t>
   </si>
   <si>
     <t>Název položky</t>
   </si>
   <si>
     <t>Cena za kus bez DPH</t>
   </si>
   <si>
     <t>Cena za kus s DPH</t>
   </si>
   <si>
     <t>Cena za jednotku bez DPH</t>
   </si>
   <si>
     <t>Cena za jednotku s DPH</t>
   </si>
   <si>
     <t>Cena za balení bez DPH</t>
   </si>
   <si>
     <t>Cena za balení s DPH</t>
   </si>
   <si>
     <t>EAN (vnitřní):</t>
   </si>
   <si>
     <t>EAN:</t>
   </si>
   <si>
     <t>Oblíbený sortiment</t>
   </si>
   <si>
     <t>Akční zboží</t>
   </si>
   <si>
     <t>Platnost akce do</t>
   </si>
   <si>
+    <t>466868</t>
+  </si>
+  <si>
+    <t>bal.</t>
+  </si>
+  <si>
+    <t>Torcicoda Primitivo Salento 750 ml</t>
+  </si>
+  <si>
+    <t>8026530000176</t>
+  </si>
+  <si>
+    <t>Ne</t>
+  </si>
+  <si>
+    <t>243635</t>
+  </si>
+  <si>
+    <t>TORRES Altos Ibericos Crianza 6 x 750 ml</t>
+  </si>
+  <si>
+    <t>28410113003908</t>
+  </si>
+  <si>
+    <t>243634</t>
+  </si>
+  <si>
+    <t>TORRES Altos Ibericos Crianza 750 ml</t>
+  </si>
+  <si>
+    <t>8410113003904</t>
+  </si>
+  <si>
+    <t>441141</t>
+  </si>
+  <si>
+    <t>TORRES Altos Ibericos Reserva 6 x 750 ml</t>
+  </si>
+  <si>
+    <t>28410113009191</t>
+  </si>
+  <si>
+    <t>441140</t>
+  </si>
+  <si>
+    <t>TORRES Altos Ibericos Reserva 750 ml</t>
+  </si>
+  <si>
+    <t>8410113009197</t>
+  </si>
+  <si>
+    <t>243593</t>
+  </si>
+  <si>
+    <t>Torres Celeste Crianza 6 x 750 ml</t>
+  </si>
+  <si>
+    <t>28410113003502</t>
+  </si>
+  <si>
+    <t>243592</t>
+  </si>
+  <si>
+    <t>TORRES Celeste Crianza 750 ml</t>
+  </si>
+  <si>
+    <t>8410113003508</t>
+  </si>
+  <si>
     <t>140641</t>
   </si>
   <si>
-    <t>bal.</t>
-[...1 lines deleted...]
-  <si>
     <t>Torres Coronas 6 x 750 ml</t>
   </si>
   <si>
     <t>8410113003089</t>
   </si>
   <si>
     <t>28410113003083</t>
   </si>
   <si>
-    <t>Ne</t>
-[...1 lines deleted...]
-  <si>
     <t>162318</t>
   </si>
   <si>
     <t>TORRES Coronas 750 ml</t>
   </si>
   <si>
-    <t>473076</t>
-[...7 lines deleted...]
-  <si>
     <t>473075</t>
   </si>
   <si>
     <t>TRAPICHE Impure Malbec 750 ml</t>
   </si>
   <si>
     <t>7790240096774</t>
   </si>
   <si>
     <t>175415</t>
   </si>
   <si>
     <t>Trapiche Oak Cask Malbec 6 x 750 ml</t>
   </si>
   <si>
     <t>7790240072808</t>
   </si>
   <si>
     <t>7790240117028</t>
   </si>
   <si>
     <t>175414</t>
   </si>
   <si>
     <t>TRAPICHE Oak Cask Malbec 750 ml</t>
@@ -284,50 +338,59 @@
   <si>
     <t>VICAN Cuvée Jupiter 750 ml</t>
   </si>
   <si>
     <t>8596169002471</t>
   </si>
   <si>
     <t>489409</t>
   </si>
   <si>
     <t>VICAN Pinot Noir 6 x 750 ml</t>
   </si>
   <si>
     <t>8596169002730</t>
   </si>
   <si>
     <t>489408</t>
   </si>
   <si>
     <t>VICAN Pinot Noir 750 ml</t>
   </si>
   <si>
     <t>8596169001955</t>
   </si>
   <si>
+    <t>466874</t>
+  </si>
+  <si>
+    <t>Villa Antinori Chianti Classico Riserva 6 x 750 ml</t>
+  </si>
+  <si>
+    <t>8001935005414</t>
+  </si>
+  <si>
     <t>466873</t>
   </si>
   <si>
     <t>Villa Antinori Chianti Classico Riserva 750 ml</t>
   </si>
   <si>
     <t>8001935005407</t>
   </si>
   <si>
     <t>204747</t>
   </si>
   <si>
     <t>VILLA ANTINORI Rosso 6 x 750 ml</t>
   </si>
   <si>
     <t>8001935221425</t>
   </si>
   <si>
     <t>204720</t>
   </si>
   <si>
     <t>VILLA ANTINORI Rosso 750 ml</t>
   </si>
   <si>
     <t>8001935221401</t>
@@ -951,59 +1014,50 @@
     <t>489764</t>
   </si>
   <si>
     <t>ZÁMECKÉ VINAŘSTVÍ BZENEC Frankovka 4 x 3 l BiB</t>
   </si>
   <si>
     <t>8595653105438</t>
   </si>
   <si>
     <t>113779</t>
   </si>
   <si>
     <t>ZENATO Bardolino Superiore DOC 6 x 750 ml</t>
   </si>
   <si>
     <t>8005631000063</t>
   </si>
   <si>
     <t>8005631100077</t>
   </si>
   <si>
     <t>113778</t>
   </si>
   <si>
     <t>ZENATO Bardolino Superiore DOC 750 ml</t>
-  </si>
-[...7 lines deleted...]
-    <t>8594009302781</t>
   </si>
   <si>
     <t>490627</t>
   </si>
   <si>
     <t>ZNOVÍN Svatovavřinecké 187 ml</t>
   </si>
   <si>
     <t>8595011402087</t>
   </si>
   <si>
     <t>244696</t>
   </si>
   <si>
     <t>ZNOVÍN ZNOJMO Cabernet Sauvignon gastro 6 x 750 ml</t>
   </si>
   <si>
     <t>8595011444100</t>
   </si>
   <si>
     <t>244695</t>
   </si>
   <si>
     <t>ZNOVÍN ZNOJMO Cabernet Sauvignon gastro 750 ml</t>
   </si>
@@ -1447,54 +1501,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O112"/>
+  <dimension ref="A1:O118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O112" sqref="O112"/>
+      <selection activeCell="O118" sqref="O118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -1535,3325 +1589,3389 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>18</v>
       </c>
-      <c r="L2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-      <c r="K3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O3" s="2"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O4" s="2"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O5" s="2"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>31</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O6" s="2"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-      <c r="K7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O7" s="2"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
       <c r="L8" t="s">
         <v>37</v>
       </c>
       <c r="M8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N8" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" t="s">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>143.99000000000001</v>
       </c>
       <c r="L9" t="s">
         <v>41</v>
       </c>
       <c r="M9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
-      <c r="E10" s="1">
-[...15 lines deleted...]
-        <v>1081.74000000000001</v>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" t="s">
+        <v>40</v>
       </c>
       <c r="L10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N10" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O10" s="2"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="L11" t="s">
         <v>46</v>
       </c>
-      <c r="E11" s="1">
-[...19 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N11" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O11" s="2"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
+      <c r="K12" t="s">
+        <v>49</v>
+      </c>
       <c r="L12" t="s">
         <v>50</v>
       </c>
       <c r="M12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O12" s="2"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
+      <c r="K13" t="s">
+        <v>49</v>
+      </c>
       <c r="L13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O13" s="2"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" s="1">
+        <v>119.0</v>
+      </c>
+      <c r="F14" s="1">
+        <v>143.99000000000001</v>
+      </c>
+      <c r="G14" s="1">
+        <v>158.66999999999999</v>
+      </c>
+      <c r="H14" s="1">
+        <v>191.99000000000001</v>
+      </c>
+      <c r="I14" s="1">
+        <v>714.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>863.94000000000005</v>
+      </c>
+      <c r="L14" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="1">
-[...17 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" t="s">
         <v>56</v>
       </c>
-      <c r="M14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="2">
-        <v>46119.25</v>
+        <v>46175.25</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="1">
-        <v>199.0</v>
+        <v>119.0</v>
       </c>
       <c r="F15" s="1">
-        <v>240.78999999999999</v>
+        <v>143.99000000000001</v>
       </c>
       <c r="G15" s="1">
-        <v>265.32999999999998</v>
+        <v>158.66999999999999</v>
       </c>
       <c r="H15" s="1">
-        <v>321.050000000000011</v>
+        <v>191.99000000000001</v>
       </c>
       <c r="I15" s="1">
-        <v>199.0</v>
+        <v>119.0</v>
       </c>
       <c r="J15" s="1">
-        <v>240.78999999999999</v>
+        <v>143.99000000000001</v>
       </c>
       <c r="L15" t="s">
         <v>59</v>
       </c>
       <c r="M15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N15" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="O15" s="2">
-        <v>46119.25</v>
+        <v>46175.25</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="1"/>
-[...4 lines deleted...]
-      <c r="J16" s="1"/>
+      <c r="E16" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="F16" s="1">
+        <v>180.28999999999999</v>
+      </c>
+      <c r="G16" s="1">
+        <v>198.66999999999999</v>
+      </c>
+      <c r="H16" s="1">
+        <v>240.38999999999999</v>
+      </c>
+      <c r="I16" s="1">
+        <v>894.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>1081.74000000000001</v>
+      </c>
       <c r="L16" t="s">
         <v>62</v>
       </c>
       <c r="M16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N16" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O16" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O16" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="1"/>
-[...4 lines deleted...]
-      <c r="J17" s="1"/>
+      <c r="E17" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="F17" s="1">
+        <v>180.28999999999999</v>
+      </c>
+      <c r="G17" s="1">
+        <v>198.66999999999999</v>
+      </c>
+      <c r="H17" s="1">
+        <v>240.38999999999999</v>
+      </c>
+      <c r="I17" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>180.28999999999999</v>
+      </c>
       <c r="L17" t="s">
         <v>65</v>
       </c>
       <c r="M17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N17" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O17" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O17" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="L18" t="s">
         <v>68</v>
       </c>
       <c r="M18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O18" s="2"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="L19" t="s">
         <v>71</v>
       </c>
       <c r="M19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O19" s="2"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="E20" s="1"/>
-[...4 lines deleted...]
-      <c r="J20" s="1"/>
+      <c r="E20" s="1">
+        <v>199.0</v>
+      </c>
+      <c r="F20" s="1">
+        <v>240.78999999999999</v>
+      </c>
+      <c r="G20" s="1">
+        <v>265.32999999999998</v>
+      </c>
+      <c r="H20" s="1">
+        <v>321.050000000000011</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1194.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1444.74000000000001</v>
+      </c>
       <c r="L20" t="s">
         <v>74</v>
       </c>
       <c r="M20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O20" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O20" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="1"/>
-[...4 lines deleted...]
-      <c r="J21" s="1"/>
+      <c r="E21" s="1">
+        <v>199.0</v>
+      </c>
+      <c r="F21" s="1">
+        <v>240.78999999999999</v>
+      </c>
+      <c r="G21" s="1">
+        <v>265.32999999999998</v>
+      </c>
+      <c r="H21" s="1">
+        <v>321.050000000000011</v>
+      </c>
+      <c r="I21" s="1">
+        <v>199.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>240.78999999999999</v>
+      </c>
       <c r="L21" t="s">
         <v>77</v>
       </c>
       <c r="M21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N21" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O21" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O21" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
-      <c r="E22" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
+      <c r="J22" s="1"/>
       <c r="L22" t="s">
         <v>80</v>
       </c>
       <c r="M22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N22" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O22" s="2"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
-      <c r="E23" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
       <c r="L23" t="s">
         <v>83</v>
       </c>
       <c r="M23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N23" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O23" s="2"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>85</v>
       </c>
-      <c r="E24" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="1"/>
+      <c r="J24" s="1"/>
       <c r="L24" t="s">
         <v>86</v>
       </c>
       <c r="M24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N24" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O24" s="2"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>88</v>
       </c>
-      <c r="E25" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="1"/>
+      <c r="J25" s="1"/>
       <c r="L25" t="s">
         <v>89</v>
       </c>
       <c r="M25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N25" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O25" s="2"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>90</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>91</v>
       </c>
-      <c r="E26" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
       <c r="L26" t="s">
         <v>92</v>
       </c>
       <c r="M26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N26" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O26" s="2"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
-      <c r="E27" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
       <c r="L27" t="s">
         <v>95</v>
       </c>
       <c r="M27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N27" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O27" s="2"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>97</v>
       </c>
-      <c r="E28" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
       <c r="L28" t="s">
         <v>98</v>
       </c>
       <c r="M28" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N28" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O28" s="2"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>100</v>
       </c>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="L29" t="s">
         <v>101</v>
       </c>
       <c r="M29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O29" s="2"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="L30" t="s">
         <v>104</v>
       </c>
       <c r="M30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O30" s="2"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>105</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="L31" t="s">
         <v>107</v>
       </c>
       <c r="M31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O31" s="2"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>108</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="L32" t="s">
         <v>110</v>
       </c>
       <c r="M32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O32" s="2"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>111</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>112</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="L33" t="s">
         <v>113</v>
       </c>
       <c r="M33" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N33" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O33" s="2"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>114</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="L34" t="s">
         <v>116</v>
       </c>
       <c r="M34" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N34" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O34" s="2"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>117</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>118</v>
       </c>
-      <c r="E35" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
       <c r="L35" t="s">
         <v>119</v>
       </c>
       <c r="M35" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N35" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O35" s="2"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>120</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>121</v>
       </c>
-      <c r="E36" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
       <c r="L36" t="s">
         <v>122</v>
       </c>
       <c r="M36" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N36" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O36" s="2"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>123</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
-      <c r="K37" t="s">
+      <c r="L37" t="s">
         <v>125</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O37" s="2"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L38" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="M38" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N38" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O38" s="2"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
-      <c r="K39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L39" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="M39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O39" s="2"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="L40" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M40" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N40" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O40" s="2"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="M41" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N41" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O41" s="2"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="L42" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O42" s="2"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="L43" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="M43" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N43" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O43" s="2"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
+      <c r="K44" t="s">
+        <v>146</v>
+      </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="M44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O44" s="2"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
+      <c r="K45" t="s">
+        <v>150</v>
+      </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M45" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N45" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O45" s="2"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
+      <c r="K46" t="s">
+        <v>154</v>
+      </c>
       <c r="L46" t="s">
         <v>155</v>
       </c>
       <c r="M46" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N46" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O46" s="2"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>156</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
         <v>157</v>
       </c>
-      <c r="E47" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
       <c r="L47" t="s">
         <v>158</v>
       </c>
       <c r="M47" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N47" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O47" s="2"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>159</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
         <v>160</v>
       </c>
-      <c r="E48" s="1">
-[...16 lines deleted...]
-      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
       <c r="L48" t="s">
         <v>161</v>
       </c>
       <c r="M48" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N48" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="O48" s="2"/>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>162</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
         <v>163</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
-      <c r="K49" t="s">
+      <c r="L49" t="s">
         <v>164</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O49" s="2"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" t="s">
         <v>166</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" s="1">
+        <v>109.0</v>
+      </c>
+      <c r="F50" s="1">
+        <v>131.88999999999999</v>
+      </c>
+      <c r="G50" s="1">
+        <v>36.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>43.96</v>
+      </c>
+      <c r="I50" s="1">
+        <v>109.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>131.88999999999999</v>
+      </c>
+      <c r="L50" t="s">
         <v>167</v>
       </c>
-      <c r="E50" s="1"/>
-[...10 lines deleted...]
-      </c>
       <c r="M50" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N50" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O50" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O50" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="C51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" t="s">
         <v>169</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="E51" s="1">
+        <v>109.0</v>
+      </c>
+      <c r="F51" s="1">
+        <v>131.88999999999999</v>
+      </c>
+      <c r="G51" s="1">
+        <v>36.33</v>
+      </c>
+      <c r="H51" s="1">
+        <v>43.96</v>
+      </c>
+      <c r="I51" s="1">
+        <v>436.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>527.55999999999995</v>
+      </c>
+      <c r="L51" t="s">
         <v>170</v>
       </c>
-      <c r="E51" s="1"/>
-[...7 lines deleted...]
-      </c>
       <c r="M51" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N51" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O51" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O51" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="C52" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="M52" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N52" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O52" s="2"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
-      <c r="K53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="M53" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N53" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O53" s="2"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" s="1">
+        <v>109.90000000000001</v>
+      </c>
+      <c r="F54" s="1">
+        <v>132.97999999999999</v>
+      </c>
+      <c r="G54" s="1">
+        <v>146.53</v>
+      </c>
+      <c r="H54" s="1">
+        <v>177.31</v>
+      </c>
+      <c r="I54" s="1">
+        <v>659.39999999999998</v>
+      </c>
+      <c r="J54" s="1">
+        <v>797.87</v>
+      </c>
+      <c r="L54" t="s">
         <v>179</v>
       </c>
-      <c r="C54" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M54" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N54" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O54" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O54" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
+        <v>180</v>
+      </c>
+      <c r="C55" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" s="1">
+        <v>109.90000000000001</v>
+      </c>
+      <c r="F55" s="1">
+        <v>132.97999999999999</v>
+      </c>
+      <c r="G55" s="1">
+        <v>146.53</v>
+      </c>
+      <c r="H55" s="1">
+        <v>177.31</v>
+      </c>
+      <c r="I55" s="1">
+        <v>109.90000000000001</v>
+      </c>
+      <c r="J55" s="1">
+        <v>132.97999999999999</v>
+      </c>
+      <c r="L55" t="s">
         <v>182</v>
       </c>
-      <c r="C55" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M55" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N55" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="O55" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="O55" s="2">
+        <v>46175.25</v>
+      </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="L56" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="M56" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N56" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O56" s="2"/>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
+      <c r="K57" t="s">
+        <v>185</v>
+      </c>
       <c r="L57" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="M57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O57" s="2"/>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="L58" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="M58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O58" s="2"/>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="L59" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="M59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O59" s="2"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
+      <c r="K60" t="s">
+        <v>198</v>
+      </c>
       <c r="L60" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="M60" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N60" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O60" s="2"/>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
+        <v>200</v>
+      </c>
+      <c r="C61" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
+      <c r="K61" t="s">
+        <v>198</v>
+      </c>
       <c r="L61" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="M61" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N61" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O61" s="2"/>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
+        <v>203</v>
+      </c>
+      <c r="C62" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
-      <c r="K62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L62" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="M62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O62" s="2"/>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L63" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="M63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O63" s="2"/>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
+        <v>210</v>
+      </c>
+      <c r="C64" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="L64" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O64" s="2"/>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="L65" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O65" s="2"/>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="L66" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M66" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N66" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O66" s="2"/>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
+        <v>219</v>
+      </c>
+      <c r="C67" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="L67" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="M67" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N67" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O67" s="2"/>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
+        <v>222</v>
+      </c>
+      <c r="C68" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="L68" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M68" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N68" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O68" s="2"/>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
+      <c r="K69" t="s">
+        <v>227</v>
+      </c>
       <c r="L69" t="s">
         <v>228</v>
       </c>
       <c r="M69" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N69" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O69" s="2"/>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
         <v>229</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70" t="s">
         <v>230</v>
       </c>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
+      <c r="K70" t="s">
+        <v>227</v>
+      </c>
       <c r="L70" t="s">
         <v>231</v>
       </c>
       <c r="M70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O70" s="2"/>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
         <v>232</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
         <v>233</v>
       </c>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="L71" t="s">
         <v>234</v>
       </c>
       <c r="M71" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N71" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O71" s="2"/>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
         <v>235</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
         <v>236</v>
       </c>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="L72" t="s">
         <v>237</v>
       </c>
       <c r="M72" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N72" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O72" s="2"/>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
         <v>238</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
         <v>239</v>
       </c>
       <c r="E73" s="1"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="L73" t="s">
         <v>240</v>
       </c>
       <c r="M73" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N73" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O73" s="2"/>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
         <v>241</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
         <v>242</v>
       </c>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="L74" t="s">
         <v>243</v>
       </c>
       <c r="M74" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N74" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O74" s="2"/>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
         <v>244</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
         <v>245</v>
       </c>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="L75" t="s">
         <v>246</v>
       </c>
       <c r="M75" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N75" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O75" s="2"/>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
         <v>247</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
         <v>248</v>
       </c>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="L76" t="s">
         <v>249</v>
       </c>
       <c r="M76" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N76" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O76" s="2"/>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
         <v>250</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
         <v>251</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="L77" t="s">
         <v>252</v>
       </c>
       <c r="M77" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N77" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O77" s="2"/>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
         <v>253</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
         <v>254</v>
       </c>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="L78" t="s">
         <v>255</v>
       </c>
       <c r="M78" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N78" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O78" s="2"/>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
         <v>256</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79" t="s">
         <v>257</v>
       </c>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="L79" t="s">
         <v>258</v>
       </c>
       <c r="M79" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N79" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O79" s="2"/>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
         <v>259</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
         <v>260</v>
       </c>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="L80" t="s">
         <v>261</v>
       </c>
       <c r="M80" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N80" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O80" s="2"/>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
         <v>262</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
         <v>263</v>
       </c>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="L81" t="s">
         <v>264</v>
       </c>
       <c r="M81" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N81" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O81" s="2"/>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
         <v>265</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
         <v>266</v>
       </c>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="L82" t="s">
         <v>267</v>
       </c>
       <c r="M82" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N82" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O82" s="2"/>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
         <v>268</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
         <v>269</v>
       </c>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="L83" t="s">
         <v>270</v>
       </c>
       <c r="M83" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N83" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O83" s="2"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
         <v>271</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
         <v>272</v>
       </c>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="L84" t="s">
         <v>273</v>
       </c>
       <c r="M84" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N84" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O84" s="2"/>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
         <v>274</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
         <v>275</v>
       </c>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="L85" t="s">
         <v>276</v>
       </c>
       <c r="M85" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N85" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O85" s="2"/>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
         <v>277</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" t="s">
         <v>278</v>
       </c>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="L86" t="s">
         <v>279</v>
       </c>
       <c r="M86" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N86" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O86" s="2"/>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
         <v>280</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87" t="s">
         <v>281</v>
       </c>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="L87" t="s">
         <v>282</v>
       </c>
       <c r="M87" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N87" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O87" s="2"/>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
         <v>283</v>
       </c>
       <c r="C88" t="s">
         <v>16</v>
       </c>
       <c r="D88" t="s">
         <v>284</v>
       </c>
       <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="L88" t="s">
         <v>285</v>
       </c>
       <c r="M88" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N88" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O88" s="2"/>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
         <v>286</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89" t="s">
         <v>287</v>
       </c>
       <c r="E89" s="1"/>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="L89" t="s">
         <v>288</v>
       </c>
       <c r="M89" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N89" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O89" s="2"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
         <v>289</v>
       </c>
       <c r="C90" t="s">
         <v>16</v>
       </c>
       <c r="D90" t="s">
         <v>290</v>
       </c>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="L90" t="s">
         <v>291</v>
       </c>
       <c r="M90" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N90" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O90" s="2"/>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
         <v>292</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
       <c r="D91" t="s">
         <v>293</v>
       </c>
       <c r="E91" s="1"/>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="L91" t="s">
         <v>294</v>
       </c>
       <c r="M91" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N91" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O91" s="2"/>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
         <v>295</v>
       </c>
       <c r="C92" t="s">
         <v>16</v>
       </c>
       <c r="D92" t="s">
         <v>296</v>
       </c>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="L92" t="s">
         <v>297</v>
       </c>
       <c r="M92" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N92" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O92" s="2"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
         <v>298</v>
       </c>
       <c r="C93" t="s">
         <v>16</v>
       </c>
       <c r="D93" t="s">
         <v>299</v>
       </c>
       <c r="E93" s="1"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="L93" t="s">
         <v>300</v>
       </c>
       <c r="M93" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N93" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O93" s="2"/>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
         <v>301</v>
       </c>
       <c r="C94" t="s">
         <v>16</v>
       </c>
       <c r="D94" t="s">
         <v>302</v>
       </c>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="L94" t="s">
         <v>303</v>
       </c>
       <c r="M94" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N94" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O94" s="2"/>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
         <v>304</v>
       </c>
       <c r="C95" t="s">
         <v>16</v>
       </c>
       <c r="D95" t="s">
         <v>305</v>
       </c>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="L95" t="s">
         <v>306</v>
       </c>
       <c r="M95" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N95" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O95" s="2"/>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
         <v>307</v>
       </c>
       <c r="C96" t="s">
         <v>16</v>
       </c>
       <c r="D96" t="s">
         <v>308</v>
       </c>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
-      <c r="K96" t="s">
+      <c r="L96" t="s">
         <v>309</v>
       </c>
-      <c r="L96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M96" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N96" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O96" s="2"/>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
+        <v>310</v>
+      </c>
+      <c r="C97" t="s">
+        <v>16</v>
+      </c>
+      <c r="D97" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E97" s="1"/>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
       <c r="L97" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M97" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N97" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O97" s="2"/>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
         <v>313</v>
       </c>
       <c r="C98" t="s">
         <v>16</v>
       </c>
       <c r="D98" t="s">
         <v>314</v>
       </c>
       <c r="E98" s="1"/>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
       <c r="L98" t="s">
         <v>315</v>
       </c>
       <c r="M98" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N98" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O98" s="2"/>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
         <v>316</v>
       </c>
       <c r="C99" t="s">
         <v>16</v>
       </c>
       <c r="D99" t="s">
         <v>317</v>
       </c>
       <c r="E99" s="1"/>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
       <c r="J99" s="1"/>
       <c r="L99" t="s">
         <v>318</v>
       </c>
       <c r="M99" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N99" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O99" s="2"/>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
         <v>319</v>
       </c>
       <c r="C100" t="s">
         <v>16</v>
       </c>
       <c r="D100" t="s">
         <v>320</v>
       </c>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
       <c r="I100" s="1"/>
       <c r="J100" s="1"/>
       <c r="L100" t="s">
         <v>321</v>
       </c>
       <c r="M100" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N100" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O100" s="2"/>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
         <v>322</v>
       </c>
       <c r="C101" t="s">
         <v>16</v>
       </c>
       <c r="D101" t="s">
         <v>323</v>
       </c>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
-      <c r="K101" t="s">
+      <c r="L101" t="s">
         <v>324</v>
       </c>
-      <c r="L101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M101" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N101" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O101" s="2"/>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
+        <v>325</v>
+      </c>
+      <c r="C102" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="L102" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="M102" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N102" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O102" s="2"/>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
+        <v>328</v>
+      </c>
+      <c r="C103" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="L103" t="s">
         <v>331</v>
       </c>
       <c r="M103" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N103" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O103" s="2"/>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
         <v>332</v>
       </c>
       <c r="C104" t="s">
         <v>16</v>
       </c>
       <c r="D104" t="s">
         <v>333</v>
       </c>
       <c r="E104" s="1"/>
       <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="L104" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M104" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N104" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O104" s="2"/>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
+        <v>334</v>
+      </c>
+      <c r="C105" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="L105" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="M105" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N105" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O105" s="2"/>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
+        <v>337</v>
+      </c>
+      <c r="C106" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E106" s="1"/>
       <c r="F106" s="1"/>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="L106" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="M106" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N106" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O106" s="2"/>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
+        <v>340</v>
+      </c>
+      <c r="C107" t="s">
+        <v>16</v>
+      </c>
+      <c r="D107" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
+      <c r="K107" t="s">
+        <v>342</v>
+      </c>
       <c r="L107" t="s">
         <v>343</v>
       </c>
       <c r="M107" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N107" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O107" s="2"/>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
         <v>344</v>
       </c>
       <c r="C108" t="s">
         <v>16</v>
       </c>
       <c r="D108" t="s">
         <v>345</v>
       </c>
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="G108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="L108" t="s">
         <v>346</v>
       </c>
       <c r="M108" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N108" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O108" s="2"/>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
         <v>347</v>
       </c>
       <c r="C109" t="s">
         <v>16</v>
       </c>
       <c r="D109" t="s">
         <v>348</v>
       </c>
       <c r="E109" s="1"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
       <c r="K109" t="s">
         <v>349</v>
       </c>
       <c r="L109" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="M109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O109" s="2"/>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
+        <v>350</v>
+      </c>
+      <c r="C110" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E110" s="1"/>
       <c r="F110" s="1"/>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="L110" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="M110" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N110" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O110" s="2"/>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
+        <v>353</v>
+      </c>
+      <c r="C111" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E111" s="1"/>
       <c r="F111" s="1"/>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
-      <c r="K111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L111" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="M111" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N111" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O111" s="2"/>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C112" t="s">
         <v>16</v>
       </c>
       <c r="D112" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
       <c r="L112" t="s">
+        <v>358</v>
+      </c>
+      <c r="M112" t="s">
+        <v>19</v>
+      </c>
+      <c r="N112" t="s">
+        <v>19</v>
+      </c>
+      <c r="O112" s="2"/>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" t="s">
+        <v>359</v>
+      </c>
+      <c r="C113" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" t="s">
         <v>360</v>
       </c>
-      <c r="M112" t="s">
-[...5 lines deleted...]
-      <c r="O112" s="2"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1"/>
+      <c r="G113" s="1"/>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1"/>
+      <c r="J113" s="1"/>
+      <c r="L113" t="s">
+        <v>361</v>
+      </c>
+      <c r="M113" t="s">
+        <v>19</v>
+      </c>
+      <c r="N113" t="s">
+        <v>19</v>
+      </c>
+      <c r="O113" s="2"/>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" t="s">
+        <v>362</v>
+      </c>
+      <c r="C114" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" t="s">
+        <v>363</v>
+      </c>
+      <c r="E114" s="1"/>
+      <c r="F114" s="1"/>
+      <c r="G114" s="1"/>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1"/>
+      <c r="L114" t="s">
+        <v>364</v>
+      </c>
+      <c r="M114" t="s">
+        <v>19</v>
+      </c>
+      <c r="N114" t="s">
+        <v>19</v>
+      </c>
+      <c r="O114" s="2"/>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" t="s">
+        <v>365</v>
+      </c>
+      <c r="C115" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" t="s">
+        <v>366</v>
+      </c>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1"/>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1"/>
+      <c r="J115" s="1"/>
+      <c r="K115" t="s">
+        <v>367</v>
+      </c>
+      <c r="L115" t="s">
+        <v>368</v>
+      </c>
+      <c r="M115" t="s">
+        <v>19</v>
+      </c>
+      <c r="N115" t="s">
+        <v>19</v>
+      </c>
+      <c r="O115" s="2"/>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" t="s">
+        <v>369</v>
+      </c>
+      <c r="C116" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" t="s">
+        <v>370</v>
+      </c>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1"/>
+      <c r="J116" s="1"/>
+      <c r="L116" t="s">
+        <v>371</v>
+      </c>
+      <c r="M116" t="s">
+        <v>19</v>
+      </c>
+      <c r="N116" t="s">
+        <v>19</v>
+      </c>
+      <c r="O116" s="2"/>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" t="s">
+        <v>372</v>
+      </c>
+      <c r="C117" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" t="s">
+        <v>373</v>
+      </c>
+      <c r="E117" s="1"/>
+      <c r="F117" s="1"/>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1"/>
+      <c r="J117" s="1"/>
+      <c r="K117" t="s">
+        <v>374</v>
+      </c>
+      <c r="L117" t="s">
+        <v>375</v>
+      </c>
+      <c r="M117" t="s">
+        <v>19</v>
+      </c>
+      <c r="N117" t="s">
+        <v>19</v>
+      </c>
+      <c r="O117" s="2"/>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="C118" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" t="s">
+        <v>377</v>
+      </c>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1"/>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1"/>
+      <c r="J118" s="1"/>
+      <c r="L118" t="s">
+        <v>378</v>
+      </c>
+      <c r="M118" t="s">
+        <v>19</v>
+      </c>
+      <c r="N118" t="s">
+        <v>19</v>
+      </c>
+      <c r="O118" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">