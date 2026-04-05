--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,776 +12,650 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Kód zboží</t>
   </si>
   <si>
     <t>Množství</t>
   </si>
   <si>
     <t>MJ</t>
   </si>
   <si>
     <t>Název položky</t>
   </si>
   <si>
     <t>Cena za kus bez DPH</t>
   </si>
   <si>
     <t>Cena za kus s DPH</t>
   </si>
   <si>
     <t>Cena za jednotku bez DPH</t>
   </si>
   <si>
     <t>Cena za jednotku s DPH</t>
   </si>
   <si>
     <t>Cena za balení bez DPH</t>
   </si>
   <si>
     <t>Cena za balení s DPH</t>
   </si>
   <si>
     <t>EAN (vnitřní):</t>
   </si>
   <si>
     <t>EAN:</t>
   </si>
   <si>
     <t>Oblíbený sortiment</t>
   </si>
   <si>
     <t>Akční zboží</t>
   </si>
   <si>
     <t>Platnost akce do</t>
   </si>
   <si>
+    <t>485572</t>
+  </si>
+  <si>
+    <t>bal.</t>
+  </si>
+  <si>
+    <t>A. Flores Gran Reserva Corojo Half Corona doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>8594221820186</t>
+  </si>
+  <si>
+    <t>Ne</t>
+  </si>
+  <si>
+    <t>485571</t>
+  </si>
+  <si>
+    <t>A. Flores Gran Reserva Corojo Purito doutníky 6 ks</t>
+  </si>
+  <si>
+    <t>8594221820179</t>
+  </si>
+  <si>
+    <t>485570</t>
+  </si>
+  <si>
+    <t>A.Flores Gran Reserva Desflorado Corona doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>8594221820162</t>
+  </si>
+  <si>
+    <t>485569</t>
+  </si>
+  <si>
+    <t>A.Flores Gran Reserva Desflorado Purito doutníky 6 ks</t>
+  </si>
+  <si>
+    <t>8594221820155</t>
+  </si>
+  <si>
+    <t>485577</t>
+  </si>
+  <si>
+    <t>A. Flores Gran Reserva Maduro Half Corona doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>8594221820223</t>
+  </si>
+  <si>
+    <t>485575</t>
+  </si>
+  <si>
+    <t>A. Flores Gran Reserva Maduro Purito doutníky 6 ks</t>
+  </si>
+  <si>
+    <t>8594221820216</t>
+  </si>
+  <si>
+    <t>485574</t>
+  </si>
+  <si>
+    <t>A. Flores Gran Reserva Sungrown Half Corona doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>8594221820209</t>
+  </si>
+  <si>
+    <t>485573</t>
+  </si>
+  <si>
+    <t>A. Flores Gran Reserva Sungrown Purito doutníky 6 ks</t>
+  </si>
+  <si>
+    <t>8594221820193</t>
+  </si>
+  <si>
+    <t>444679</t>
+  </si>
+  <si>
+    <t>BACCO Filter Cigarillos Classic Q/R doutníky 17 ks</t>
+  </si>
+  <si>
+    <t>8594060363103</t>
+  </si>
+  <si>
+    <t>486322</t>
+  </si>
+  <si>
+    <t>Barlon Classic R/U 40 ks</t>
+  </si>
+  <si>
+    <t>8594066250308</t>
+  </si>
+  <si>
+    <t>473593</t>
+  </si>
+  <si>
+    <t>Bufallo Ten Connecticut doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>640746410840</t>
+  </si>
+  <si>
+    <t>408734</t>
+  </si>
+  <si>
+    <t>CAMEL Activate Berry Q/R 20 x 10 ks</t>
+  </si>
+  <si>
+    <t>8594011812520</t>
+  </si>
+  <si>
+    <t>354732</t>
+  </si>
+  <si>
+    <t>Candelight Filter Q/R Gold 20 ks</t>
+  </si>
+  <si>
+    <t>4012922844545</t>
+  </si>
+  <si>
+    <t>354733</t>
+  </si>
+  <si>
+    <t>Candelight Filter Q/R Red 20 ks</t>
+  </si>
+  <si>
+    <t>4012922844576</t>
+  </si>
+  <si>
+    <t>354745</t>
+  </si>
+  <si>
+    <t>CANDLE LIGHT Club Brasil Q/R doutníky 50 ks</t>
+  </si>
+  <si>
+    <t>4012922614490</t>
+  </si>
+  <si>
+    <t>437562</t>
+  </si>
+  <si>
+    <t>CANDLE LIGHT Club Havana Q/R doutníky 50 ks</t>
+  </si>
+  <si>
+    <t>4012922838254</t>
+  </si>
+  <si>
+    <t>354750</t>
+  </si>
+  <si>
+    <t>CANDLE LIGHT Club Sumatra doutníky Q/R 10 ks</t>
+  </si>
+  <si>
+    <t>4012922850812</t>
+  </si>
+  <si>
+    <t>354746</t>
+  </si>
+  <si>
+    <t>CANDLE LIGHT Club Sumatra Q/R doutníky 50 ks</t>
+  </si>
+  <si>
+    <t>4012922619495</t>
+  </si>
+  <si>
+    <t>354751</t>
+  </si>
+  <si>
+    <t>CANDLELIGHT Corona Brasil Q/R doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>4012922618047</t>
+  </si>
+  <si>
+    <t>354747</t>
+  </si>
+  <si>
+    <t>CANDLELIGHT Corona Brasil Q/R doutníky 50 ks</t>
+  </si>
+  <si>
+    <t>4012922618498</t>
+  </si>
+  <si>
+    <t>434138</t>
+  </si>
+  <si>
+    <t>CANDLELIGHT Corona Havana Q/R doutníky v dřevěné krabici 50 ks</t>
+  </si>
+  <si>
+    <t>4012922838322</t>
+  </si>
+  <si>
+    <t>354753</t>
+  </si>
+  <si>
+    <t>CANDLELIGHT Corona Havana Q/R doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>4012922837219</t>
+  </si>
+  <si>
+    <t>354752</t>
+  </si>
+  <si>
+    <t>CANDLELIGHT Corona Sumatra Q/R doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>4012922617040</t>
+  </si>
+  <si>
+    <t>354748</t>
+  </si>
+  <si>
+    <t>CANDLELIGHT Corona Sumatra Q/R doutníky 50 ks</t>
+  </si>
+  <si>
+    <t>4012922617491</t>
+  </si>
+  <si>
+    <t>490197</t>
+  </si>
+  <si>
+    <t>CANDLE LIGHT Filter Gold 50 ks</t>
+  </si>
+  <si>
+    <t>4012922833952</t>
+  </si>
+  <si>
+    <t>490196</t>
+  </si>
+  <si>
+    <t>CANDLE LIGHT Filter Red 50 ks</t>
+  </si>
+  <si>
+    <t>4012922833921</t>
+  </si>
+  <si>
+    <t>346051</t>
+  </si>
+  <si>
+    <t>CLUBMASTER Mini Red Q/R doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>4000862232409</t>
+  </si>
+  <si>
+    <t>251616</t>
+  </si>
+  <si>
+    <t>CLUBMASTER Mini Sumatra Q/R doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>4000862121406</t>
+  </si>
+  <si>
+    <t>459800</t>
+  </si>
+  <si>
+    <t>CUESTA REY Pyramid No. 9 Natural 1 ks</t>
+  </si>
+  <si>
+    <t>76622097353</t>
+  </si>
+  <si>
+    <t>459801</t>
+  </si>
+  <si>
+    <t>Cuesta Rey Pyramid No. 9 Natural 10 ks</t>
+  </si>
+  <si>
+    <t>76622197350</t>
+  </si>
+  <si>
+    <t>449840</t>
+  </si>
+  <si>
+    <t>CUESTA REY Robusto Maduro No7 doutníky 10 ks</t>
+  </si>
+  <si>
+    <t>76622197152</t>
+  </si>
+  <si>
+    <t>449838</t>
+  </si>
+  <si>
+    <t>CUESTA REY Robusto Maduro No7 doutník 1 ks</t>
+  </si>
+  <si>
+    <t>76622097155</t>
+  </si>
+  <si>
+    <t>354767</t>
+  </si>
+  <si>
+    <t>Dannemann Moods Gold Filter Q/R doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>4004018943065</t>
+  </si>
+  <si>
+    <t>354756</t>
+  </si>
+  <si>
+    <t>EXCLUSIVOS Q/R doutníky 50 ks</t>
+  </si>
+  <si>
+    <t>8594048411000</t>
+  </si>
+  <si>
+    <t>444673</t>
+  </si>
+  <si>
+    <t>HANDELSGOLD Red Q/R doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>4000862213101</t>
+  </si>
+  <si>
+    <t>494343</t>
+  </si>
+  <si>
+    <t>IL COLONIALE doutníky 5 ks</t>
+  </si>
+  <si>
+    <t>8594221823163</t>
+  </si>
+  <si>
+    <t>489382</t>
+  </si>
+  <si>
+    <t>La Galera Minis doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>8594221820070</t>
+  </si>
+  <si>
+    <t>457445</t>
+  </si>
+  <si>
+    <t>LA UNICA 100 Corona Maduro doutník 1 ks</t>
+  </si>
+  <si>
+    <t>76622015371</t>
+  </si>
+  <si>
+    <t>449835</t>
+  </si>
+  <si>
+    <t>LA UNICA 400 Robusto Natural doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>76622904033</t>
+  </si>
+  <si>
+    <t>449834</t>
+  </si>
+  <si>
+    <t>LA UNICA 400 Robusto Natural doutník 1 ks</t>
+  </si>
+  <si>
+    <t>76622040335</t>
+  </si>
+  <si>
     <t>354757</t>
   </si>
   <si>
-    <t>bal.</t>
-[...1 lines deleted...]
-  <si>
     <t>MEHARI'S Brasil Q/R doutníky 10 ks</t>
   </si>
   <si>
     <t>8594048411093</t>
   </si>
   <si>
-    <t>Ne</t>
-[...62 lines deleted...]
-    <t>8717625192028</t>
+    <t>354759</t>
+  </si>
+  <si>
+    <t>MEHARI'S Ecuador Q/R doutníky 10 ks</t>
+  </si>
+  <si>
+    <t>8594048411161</t>
+  </si>
+  <si>
+    <t>444146</t>
+  </si>
+  <si>
+    <t>MOODS Dannemann Silver doutníky Q/R 10 ks</t>
+  </si>
+  <si>
+    <t>4004018932656</t>
+  </si>
+  <si>
+    <t>444144</t>
+  </si>
+  <si>
+    <t>MOODS Dannemann Sunshine Q/R doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>4004018967412</t>
+  </si>
+  <si>
+    <t>354765</t>
+  </si>
+  <si>
+    <t>MOODS Filter Q/R doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>4004018943034</t>
+  </si>
+  <si>
+    <t>527379</t>
+  </si>
+  <si>
+    <t>MOODS Fusion doutníky 10 ks</t>
+  </si>
+  <si>
+    <t>4004008988205</t>
+  </si>
+  <si>
+    <t>354779</t>
+  </si>
+  <si>
+    <t>MOODS Mini Q/R doutníky 10 ks</t>
+  </si>
+  <si>
+    <t>4004018943027</t>
+  </si>
+  <si>
+    <t>354764</t>
+  </si>
+  <si>
+    <t>MOODS Q/R doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>4004018942990</t>
+  </si>
+  <si>
+    <t>476588</t>
+  </si>
+  <si>
+    <t>PANTER Blue Q/R 20 ks</t>
+  </si>
+  <si>
+    <t>8720400553822</t>
+  </si>
+  <si>
+    <t>354744</t>
+  </si>
+  <si>
+    <t>PANTER Q/R Red Filter doutníky 20 ks</t>
+  </si>
+  <si>
+    <t>8720400571178</t>
+  </si>
+  <si>
+    <t>472763</t>
+  </si>
+  <si>
+    <t>paper boy Natural doutníky 8 ks</t>
+  </si>
+  <si>
+    <t>640746412097</t>
+  </si>
+  <si>
+    <t>468666</t>
+  </si>
+  <si>
+    <t>PERLA DEL MAR Perla Shade Short Robusto 1 ks</t>
+  </si>
+  <si>
+    <t>76622027015</t>
+  </si>
+  <si>
+    <t>484594</t>
+  </si>
+  <si>
+    <t>QUORUM Corona Classic 10 ks</t>
+  </si>
+  <si>
+    <t>76622870932</t>
+  </si>
+  <si>
+    <t>484593</t>
+  </si>
+  <si>
+    <t>QUORUM Corona Shade 10 ks</t>
+  </si>
+  <si>
+    <t>76622871113</t>
+  </si>
+  <si>
+    <t>477948</t>
+  </si>
+  <si>
+    <t>QUORUM Double Gordo Classic 10 ks</t>
+  </si>
+  <si>
+    <t>76622870826</t>
+  </si>
+  <si>
+    <t>488375</t>
+  </si>
+  <si>
+    <t>QUORUM Double Gordo Shade doutníky 10 ks</t>
+  </si>
+  <si>
+    <t>76622871854</t>
+  </si>
+  <si>
+    <t>484592</t>
+  </si>
+  <si>
+    <t>QUORUM Robusto Classic 10 ks</t>
+  </si>
+  <si>
+    <t>76622870246</t>
+  </si>
+  <si>
+    <t>484591</t>
+  </si>
+  <si>
+    <t>QUORUM Robusto Shade 10 ks</t>
+  </si>
+  <si>
+    <t>76622871212</t>
+  </si>
+  <si>
+    <t>216344</t>
+  </si>
+  <si>
+    <t>VEGAFINA Mini Original Q/R 20 ks</t>
+  </si>
+  <si>
+    <t>8435643209947</t>
   </si>
   <si>
     <t>216342</t>
   </si>
   <si>
     <t>Vegafina Mini Original Q/R 5 x 20 ks</t>
   </si>
   <si>
     <t>8435643221987</t>
   </si>
   <si>
-    <t>216344</t>
-[...16 lines deleted...]
-  <si>
     <t>444671</t>
   </si>
   <si>
     <t>VILLIGER Black Mini Sumatra doutníky R 20 ks</t>
   </si>
   <si>
     <t>4069400736205</t>
-  </si>
-[...565 lines deleted...]
-    <t>76622097353</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00 [$Kč-405];-#,##0.00 [$Kč-405]"/>
     <numFmt numFmtId="165" formatCode="d.m.yyyy;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1090,54 +964,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O76"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O76" sqref="O76"/>
+      <selection activeCell="O62" sqref="O62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -2808,428 +2682,50 @@
       <c r="A62" t="s">
         <v>197</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>198</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="L62" t="s">
         <v>199</v>
       </c>
       <c r="M62" t="s">
         <v>19</v>
       </c>
       <c r="N62" t="s">
         <v>19</v>
       </c>
       <c r="O62" s="2"/>
-    </row>
-[...376 lines deleted...]
-      <c r="O76" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">