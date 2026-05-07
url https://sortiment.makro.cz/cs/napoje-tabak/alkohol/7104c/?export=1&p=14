--- v0 (2025-12-15)
+++ v1 (2026-05-07)
@@ -12,176 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Kód zboží</t>
   </si>
   <si>
     <t>Množství</t>
   </si>
   <si>
     <t>MJ</t>
   </si>
   <si>
     <t>Název položky</t>
   </si>
   <si>
     <t>Cena za kus bez DPH</t>
   </si>
   <si>
     <t>Cena za kus s DPH</t>
   </si>
   <si>
     <t>Cena za jednotku bez DPH</t>
   </si>
   <si>
     <t>Cena za jednotku s DPH</t>
   </si>
   <si>
     <t>Cena za balení bez DPH</t>
   </si>
   <si>
     <t>Cena za balení s DPH</t>
   </si>
   <si>
     <t>EAN (vnitřní):</t>
   </si>
   <si>
     <t>EAN:</t>
   </si>
   <si>
     <t>Oblíbený sortiment</t>
   </si>
   <si>
     <t>Akční zboží</t>
   </si>
   <si>
     <t>Platnost akce do</t>
   </si>
   <si>
-    <t>464122</t>
+    <t>465827</t>
   </si>
   <si>
     <t>bal.</t>
   </si>
   <si>
-    <t>ŻUBRÓWKA Rosé 30 % 500 ml</t>
-[...2 lines deleted...]
-    <t>5900343011303</t>
+    <t>ŽUFÁNEK Bohemian Gin 45 % 700 ml</t>
+  </si>
+  <si>
+    <t>8595669812108</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
-    <t>464123</t>
-[...16 lines deleted...]
-  <si>
     <t>Ano</t>
   </si>
   <si>
-    <t>465827</t>
-[...7 lines deleted...]
-  <si>
     <t>310997</t>
   </si>
   <si>
     <t>ŽUFÁNEK Borovička 45 % 500 ml</t>
   </si>
   <si>
     <t>8594053941455</t>
   </si>
   <si>
+    <t>434091</t>
+  </si>
+  <si>
+    <t>ŽUFÁNEK Hruškovica Pear dub 40 % 500 ml</t>
+  </si>
+  <si>
+    <t>8594053940533</t>
+  </si>
+  <si>
     <t>472607</t>
   </si>
   <si>
     <t>ŽUFÁNEK Hruškovice 45 % 25 x 100 ml</t>
   </si>
   <si>
     <t>8594053940557</t>
   </si>
   <si>
     <t>334729</t>
   </si>
   <si>
     <t>ŽUFÁNEK Hruškovice 45 % 500 ml</t>
   </si>
   <si>
     <t>8594053940502</t>
-  </si>
-[...7 lines deleted...]
-    <t>8594053941141</t>
   </si>
   <si>
     <t>310986</t>
   </si>
   <si>
     <t>ŽUFÁNEK Kontušovka 40 % 500 ml</t>
   </si>
   <si>
     <t>8594053941004</t>
   </si>
   <si>
     <t>310982</t>
   </si>
   <si>
     <t>ŽUFÁNEK Meruňkovice 45 % 500 ml</t>
   </si>
   <si>
     <t>8594053940809</t>
   </si>
   <si>
     <t>334709</t>
   </si>
   <si>
     <t>ŽUFÁNEK Oh My Gin 45 % 500 ml</t>
   </si>
@@ -580,54 +553,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O19"/>
+  <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -662,539 +635,626 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="1"/>
-[...4 lines deleted...]
-      <c r="J2" s="1"/>
+      <c r="E2" s="1">
+        <v>649.0</v>
+      </c>
+      <c r="F2" s="1">
+        <v>785.28999999999996</v>
+      </c>
+      <c r="G2" s="1">
+        <v>927.13999999999999</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1121.83999999999992</v>
+      </c>
+      <c r="I2" s="1">
+        <v>649.0</v>
+      </c>
+      <c r="J2" s="1">
+        <v>785.28999999999996</v>
+      </c>
       <c r="L2" t="s">
         <v>18</v>
       </c>
       <c r="M2" t="s">
         <v>19</v>
       </c>
       <c r="N2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O2" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O2" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="1">
+        <v>421.0</v>
+      </c>
+      <c r="F3" s="1">
+        <v>509.41000000000003</v>
+      </c>
+      <c r="G3" s="1">
+        <v>842.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1018.82000000000005</v>
+      </c>
+      <c r="I3" s="1">
+        <v>421.0</v>
+      </c>
+      <c r="J3" s="1">
+        <v>509.41000000000003</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
-[...20 lines deleted...]
-      <c r="O3" s="2"/>
+      <c r="O3" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="1">
-        <v>189.0</v>
+        <v>619.0</v>
       </c>
       <c r="F4" s="1">
-        <v>228.69</v>
+        <v>748.99000000000001</v>
       </c>
       <c r="G4" s="1">
-        <v>270.0</v>
+        <v>1238.0</v>
       </c>
       <c r="H4" s="1">
-        <v>326.69999999999999</v>
+        <v>1497.98000000000002</v>
       </c>
       <c r="I4" s="1">
-        <v>189.0</v>
+        <v>619.0</v>
       </c>
       <c r="J4" s="1">
-        <v>228.69</v>
+        <v>748.99000000000001</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>19</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="O4" s="2">
-        <v>46007.29166666666424</v>
+        <v>46161.25</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="L5" t="s">
         <v>29</v>
       </c>
       <c r="M5" t="s">
         <v>19</v>
       </c>
       <c r="N5" t="s">
         <v>19</v>
       </c>
       <c r="O5" s="2"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="1"/>
-[...4 lines deleted...]
-      <c r="J6" s="1"/>
+      <c r="E6" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="F6" s="1">
+        <v>629.20000000000005</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1258.40000000000009</v>
+      </c>
+      <c r="I6" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="J6" s="1">
+        <v>629.20000000000005</v>
+      </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6" t="s">
         <v>19</v>
       </c>
       <c r="N6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O6" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O6" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="1"/>
-[...4 lines deleted...]
-      <c r="J7" s="1"/>
+      <c r="E7" s="1">
+        <v>417.0</v>
+      </c>
+      <c r="F7" s="1">
+        <v>504.56999999999999</v>
+      </c>
+      <c r="G7" s="1">
+        <v>834.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1009.13999999999999</v>
+      </c>
+      <c r="I7" s="1">
+        <v>417.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>504.56999999999999</v>
+      </c>
       <c r="L7" t="s">
         <v>35</v>
       </c>
       <c r="M7" t="s">
         <v>19</v>
       </c>
       <c r="N7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O7" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O7" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
-      <c r="E8" s="1"/>
-[...4 lines deleted...]
-      <c r="J8" s="1"/>
+      <c r="E8" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="F8" s="1">
+        <v>629.20000000000005</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1258.40000000000009</v>
+      </c>
+      <c r="I8" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>629.20000000000005</v>
+      </c>
       <c r="L8" t="s">
         <v>38</v>
       </c>
       <c r="M8" t="s">
         <v>19</v>
       </c>
       <c r="N8" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O8" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O8" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="1"/>
-[...4 lines deleted...]
-      <c r="J9" s="1"/>
+      <c r="E9" s="1">
+        <v>529.0</v>
+      </c>
+      <c r="F9" s="1">
+        <v>640.090000000000032</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1058.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1280.18000000000006</v>
+      </c>
+      <c r="I9" s="1">
+        <v>529.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>640.090000000000032</v>
+      </c>
       <c r="L9" t="s">
         <v>41</v>
       </c>
       <c r="M9" t="s">
         <v>19</v>
       </c>
       <c r="N9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O9" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O9" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
-      <c r="E10" s="1"/>
-[...4 lines deleted...]
-      <c r="J10" s="1"/>
+      <c r="E10" s="1">
+        <v>417.0</v>
+      </c>
+      <c r="F10" s="1">
+        <v>504.56999999999999</v>
+      </c>
+      <c r="G10" s="1">
+        <v>834.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1009.13999999999999</v>
+      </c>
+      <c r="I10" s="1">
+        <v>417.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>504.56999999999999</v>
+      </c>
       <c r="L10" t="s">
         <v>44</v>
       </c>
       <c r="M10" t="s">
         <v>19</v>
       </c>
       <c r="N10" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O10" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O10" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
-      <c r="E11" s="1"/>
-[...4 lines deleted...]
-      <c r="J11" s="1"/>
+      <c r="E11" s="1">
+        <v>619.0</v>
+      </c>
+      <c r="F11" s="1">
+        <v>748.99000000000001</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1238.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1497.98000000000002</v>
+      </c>
+      <c r="I11" s="1">
+        <v>619.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>748.99000000000001</v>
+      </c>
       <c r="L11" t="s">
         <v>47</v>
       </c>
       <c r="M11" t="s">
         <v>19</v>
       </c>
       <c r="N11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O11" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O11" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="L12" t="s">
         <v>50</v>
       </c>
       <c r="M12" t="s">
         <v>19</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
       <c r="O12" s="2"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="1"/>
-[...4 lines deleted...]
-      <c r="J13" s="1"/>
+      <c r="E13" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="F13" s="1">
+        <v>629.20000000000005</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1258.40000000000009</v>
+      </c>
+      <c r="I13" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>629.20000000000005</v>
+      </c>
       <c r="L13" t="s">
         <v>53</v>
       </c>
       <c r="M13" t="s">
         <v>19</v>
       </c>
       <c r="N13" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O13" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O13" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="1"/>
-[...4 lines deleted...]
-      <c r="J14" s="1"/>
+      <c r="E14" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="F14" s="1">
+        <v>629.20000000000005</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1258.40000000000009</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>3775.19999999999982</v>
+      </c>
       <c r="L14" t="s">
         <v>56</v>
       </c>
       <c r="M14" t="s">
         <v>19</v>
       </c>
       <c r="N14" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O14" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O14" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
-      <c r="E15" s="1"/>
-[...4 lines deleted...]
-      <c r="J15" s="1"/>
+      <c r="E15" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="F15" s="1">
+        <v>955.89999999999998</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1580.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1911.79999999999995</v>
+      </c>
+      <c r="I15" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>955.89999999999998</v>
+      </c>
       <c r="L15" t="s">
         <v>59</v>
       </c>
       <c r="M15" t="s">
         <v>19</v>
       </c>
       <c r="N15" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="O15" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O15" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="1"/>
-[...4 lines deleted...]
-      <c r="J16" s="1"/>
+      <c r="E16" s="1">
+        <v>339.0</v>
+      </c>
+      <c r="F16" s="1">
+        <v>410.19</v>
+      </c>
+      <c r="G16" s="1">
+        <v>678.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>820.38</v>
+      </c>
+      <c r="I16" s="1">
+        <v>339.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>410.19</v>
+      </c>
       <c r="L16" t="s">
         <v>62</v>
       </c>
       <c r="M16" t="s">
         <v>19</v>
       </c>
       <c r="N16" t="s">
-        <v>19</v>
-[...82 lines deleted...]
-      <c r="O19" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="O16" s="2">
+        <v>46161.25</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">